--- v0 (2026-08-04)
+++ v1 (2026-10-22)
@@ -1769,99 +1769,207 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">The maximum price for which you are ready to buy a number (e.g. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
               </w:rPr>
               <w:t xml:space="preserve">0.5000</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">phoneException</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">string</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">no</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Comma-separated prefixes of numbers you do not want to receive (e.g. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38091,38094</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">maxPrice</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — optional price cap (Decimal, up to 4 decimal places). If the number's sale price (same as in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">getPrices</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) exceeds </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">maxPrice</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the number is not purchased and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">NO_NUMBERS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is returned. Omit for purchase at the current price.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">phoneException</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — optional comma-separated list of prefixes: digits of the number including the country code, 4 to 8 digits each, up to 10 prefixes (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">38091</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — Ukrainian 091 numbers). A number starting with such a prefix is not issued. Applies to this request and is combined with the list saved on the OTP page of your account. If no suitable number is available right now, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NO_NUMBERS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is returned and your balance is left unchanged.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">https://turbon.rent/api/otp/?action=getNumber&amp;key=YOUR_API_KEY&amp;country=43&amp;service=wa&amp;maxPrice=0.5000</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
@@ -1977,85 +2085,116 @@
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">maxPrice</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> was provided but is not a valid non-negative number.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="360"/>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
-        <w:t xml:space="preserve">NO_BALANCE</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> — insufficient user balance.</w:t>
+        <w:t xml:space="preserve">BAD_PHONE_EXCEPTION</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">phoneException</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> was provided but could not be parsed: non-digits, a prefix outside 4–8 digits, or more than 10 prefixes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="360"/>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
+        <w:t xml:space="preserve">NO_BALANCE</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — insufficient user balance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
         <w:t xml:space="preserve">NO_NUMBERS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — no available numbers for the given parameters (including when the price exceeds </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">maxPrice</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">).</w:t>
+        <w:t xml:space="preserve"> or every available number starts with an excluded prefix).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="360"/>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">CHANNEL_LIMIT</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — rate limit exceeded (50/min per key).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="360"/>