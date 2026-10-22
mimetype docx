--- v0 (2026-08-04)
+++ v1 (2026-10-22)
@@ -1819,50 +1819,120 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Максимальная цена, за которую вы готовы купить номер (пример: </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
               </w:rPr>
               <w:t xml:space="preserve">0.5000</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">phoneException</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">строка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">нет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Префиксы через запятую, номера с которыми не выдавать (пример: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38091,38094</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
         <w:ind w:left="360"/>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">key</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — API‑ключ (обяз.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="360"/>
@@ -1976,50 +2046,92 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) выше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">maxPrice</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — номер не покупается и возвращается </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">NO_NUMBERS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Без параметра — покупка по текущей цене.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">phoneException</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — необязательный список префиксов через запятую: цифры номера вместе с кодом страны, от 4 до 8 цифр, не больше 10 префиксов (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">38091</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — украинские номера 091). Номер, начинающийся с такого префикса, не выдаётся. Действует на один запрос и складывается со списком, сохранённым в личном кабинете на странице OTP. Если подходящих номеров сейчас нет — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NO_NUMBERS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, деньги остаются на балансе.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Запрос:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="120"/>
       </w:pPr>
       <w:r>
@@ -2154,85 +2266,116 @@
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">maxPrice</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> передан, но не является корректным неотрицательным числом.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="360"/>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
-        <w:t xml:space="preserve">NO_BALANCE</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> — недостаточно средств на балансе пользователя.</w:t>
+        <w:t xml:space="preserve">BAD_PHONE_EXCEPTION</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">phoneException</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> передан, но не разобран: не цифры, длина префикса вне 4–8 цифр или префиксов больше 10.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="360"/>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
+        <w:t xml:space="preserve">NO_BALANCE</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — недостаточно средств на балансе пользователя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
         <w:t xml:space="preserve">NO_NUMBERS</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — нет доступных номеров по указанным параметрам (в т.ч. когда цена выше </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">maxPrice</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">).</w:t>
+        <w:t xml:space="preserve"> или все номера начинаются с исключённых префиксов).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="360"/>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">•  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">CHANNEL_LIMIT</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — превышен лимит запросов (50/мин на ключ).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:left="360"/>