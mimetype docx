--- v0 (2026-08-23)
+++ v1 (2026-10-07)
@@ -245,51 +245,400 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Where to get a key:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the same API key used for OTP/Numbers/Proxy API — the API section of your account.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Limits:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> reads — 60 requests/min per key; mutations (buy/cancel/reorder/batch, and rental order/extend) — 20 requests/min per key. Counters are separate for activations and rentals.</w:t>
+        <w:t xml:space="preserve"> reads — 60 requests/min per key; mutations (buy/cancel/reorder/reuse/batch, and rental order/extend) — 20 requests/min per key. Counters are independent: activations, rentals, rental quotes and transaction history each have their own.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Idempotent mutations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A network timeout on a request to us must not cost you a second charge. Every mutation accepts an idempotency key — as the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">idempotency_key</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> parameter or the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Idempotency-Key</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> header (up to 128 chars):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">activation purchases</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POST /api/v1/emails</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POST /api/v1/emails/{id}/reorder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POST /api/v1/emails/{id}/reuse</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POST /api/v1/emails/batch</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">rentals</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multisiteOrder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multisiteExtend</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multisiteReorder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A repeat with the same key returns the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">first response</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — same body, same HTTP status, plus an </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Idempotent-Replay: true</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> header. Nothing is bought or charged twice.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Rules:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a key lives for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">24 hours</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and is scoped to a single method: the same key on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multisiteOrder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multisiteExtend</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> means two different operations, not a repeat;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">keys are isolated per API key: someone else's </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">idempotency_key</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> will never return their response;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">if the first request is still running — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">409</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IDEMPOTENCY_IN_PROGRESS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in contract 1), retry in a second;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">only success is stored.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> If the request was declined (insufficient balance, price above </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">max_cost</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, no mailboxes), the key is released — a legitimate retry after topping up will go through;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">without a key behaviour is unchanged: every request is a separate purchase.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Generate the key on your side</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (a UUID per user-facing operation) and reuse it across retries — that is exactly how it protects you.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve">Contract 1 — One-off activations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -2345,51 +2694,373 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">409 NO_OFFER</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> — no mailboxes available.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">6) POST /api/v1/emails/batch — buy several activations at once</w:t>
+        <w:t xml:space="preserve">6) POST /api/v1/emails/{id}/reuse — one more letter to the SAME address</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POST https://turbon.rent/api/v1/emails/12345/reuse</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authorization: ApiKey YOUR_API_KEY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not to be confused with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reorder</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reorder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> buys a DIFFERENT mailbox, while </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reuse</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> keeps the same address — which is exactly what sites that will not accept a second address require.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">When available:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the first code for the activation has arrived and no more than 20 minutes have passed since (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reuse_until</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on the activation), no more than 3 reuses per activation, and the activation's provider supports it. All four conditions are visible up front in the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reuse_until</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reuse_left</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> fields of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GET /api/v1/emails/{id}</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reuse_until: null</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> means no reuse is possible for that activation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Response (200):</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{"data": Activation}</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — the same activation (same </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">id</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">email</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), back in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WAIT</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">value</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> keeps holding the PREVIOUS code until a new letter arrives: a change of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">value</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is how you detect the second letter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Price:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> a reuse is charged as a regular activation on the same direction when the provider charges us for it, and is free when it does not. If the second letter never arrives before the window closes, the reuse charge is refunded automatically; the original activation price is not refunded — you already received the first code.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Errors:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">404 NOT_FOUND</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — not yours/not found; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">409 CANNOT_REUSE</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — window closed, limit reached, no code yet, or the provider does not support it; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">429 CHANNEL_LIMIT</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — a previous reuse for this activation is still running.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Accepts </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">idempotency_key</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (see below): repeating the request with the same key returns the earlier result and does not spend a second attempt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) POST /api/v1/emails/batch — buy several activations at once</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -2738,51 +3409,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">domain</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> missing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">7) GET /api/v1/emails/domains — domain and price catalog</w:t>
+        <w:t xml:space="preserve">8) GET /api/v1/emails/domains — domain and price catalog</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">GET https://turbon.rent/api/v1/emails/domains</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
@@ -2836,295 +3507,50 @@
         <w:t xml:space="preserve">    { "name": "gmail.com", "cost": "0.15", "count": 42 },</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">    { "name": "outlook.com", "cost": "0.20", "count": 7 }</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  ]</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">}</w:t>
-      </w:r>
-[...243 lines deleted...]
-        <w:t xml:space="preserve">multisiteOrder — order a mailbox rental</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -3181,664 +3607,203 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
               </w:rPr>
-              <w:t xml:space="preserve">domain</w:t>
+              <w:t xml:space="preserve">site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">string</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">yes</w:t>
-[...130 lines deleted...]
-              <w:t xml:space="preserve">Hours, 12..1440</w:t>
+              <w:t xml:space="preserve">no</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Target site to price the catalog for. Omitted — the default site</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
-[...49 lines deleted...]
-      <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Response (201):</w:t>
-[...114 lines deleted...]
-        <w:t xml:space="preserve"> — business decline (no mailboxes for the domain, insufficient balance).</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">?site=</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parameter does affect the result.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Mailbox cost varies several-fold by target site, so the catalog is priced for the site you pass. Request domains with the same </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">site</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> you are going to buy for: prices taken for a different site will not match the real ones, and the purchase will return </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">409 NO_OFFER</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for a domain that looked available in the catalog.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Common to both contracts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">multisiteInfo — rental status</w:t>
+        <w:t xml:space="preserve">GET /api/v1/transactions — balance operation history</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...251 lines deleted...]
-        <w:t xml:space="preserve">multisiteExtend — extend a rental</w:t>
+        <w:t xml:space="preserve">Charges, top-ups and refunds on your account — for reconciliation. The method is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">not tied to a product</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and stays available even if activations or rentals are not enabled for you: this is your money. Envelope as in contract 1 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{data, meta}</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
@@ -3895,2006 +3860,4777 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
               </w:rPr>
-              <w:t xml:space="preserve">id</w:t>
-[...51 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">string</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">no</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Filter by operation type (see </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
               </w:rPr>
-              <w:t xml:space="preserve">period</w:t>
+              <w:t xml:space="preserve">type</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> in the response). An unknown type yields an empty list, not an error</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">from</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">string</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">no</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Start date/time (ISO-8601 or </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">YYYY-MM-DD</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">string</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">no</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">End date/time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">page</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">int</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">yes</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Extra hours, 12..1440</w:t>
+              <w:t xml:space="preserve">no</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Page, from 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">size</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">int</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">no</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Page size, 1..100 (default 25)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GET https://turbon.rent/api/v1/transactions?from=2026-09-01&amp;size=50</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authorization: ApiKey YOUR_API_KEY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Response (200):</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  "data": [</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    { "id": 987654, "type": "email_rent_payment", "direction": "out",</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "amount": "0.0421", "currency": "USD",</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "balance_before": "5.0000", "balance_after": "4.9579",</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "description": "Аренда email #1000042 · abc123@zickmail.com · 2 сайтов · 24 ч · Qeex",</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "date": "2026-09-02T10:05:00Z" }</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ],</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  "meta": { "page": 1, "size": 50, "total": 1 }</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">amount</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">always positive</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — the money direction is carried by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">direction</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"in"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (top-up, refund) or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"out"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (charge). Do not infer the sign from </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">type</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: the type list grows, and a hardcoded mapping will silently lie one day.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Records are sorted newest first. The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">transaction_id</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> from rental responses is the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">id</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contract 2 — Mailbox rental (multisite)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Base URL:</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
-        <w:t xml:space="preserve">{"success": true, "result": true}</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">result</w:t>
+        <w:t xml:space="preserve">https://turbon.rent/api/v1/</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> + method name. Methods accept both </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GET</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POST</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GET</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for compatibility with the familiar format, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POST</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> as the more correct way for state-changing calls).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Success: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{"success": true, "result": ...}</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Error: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{"success": false, "error": "..."}</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> with a matching HTTP status (no </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">code</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> field).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Important for integrators</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — specifics of our implementation:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">minimum rental period is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">12 hours</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (maximum is 24 hours; extend as many times as needed);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">there is no rental cancellation — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">rentals are non-refundable</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">•  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">letters are served from </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">our own database</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (a cron job syncs them from the provider roughly every 2 minutes), so they remain available </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">after the rental period ends</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.</w:t>
-      </w:r>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> — not yours/not found.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">multisiteReorder — new rental with the same domain/sites</w:t>
+        <w:t xml:space="preserve">multisiteOffers — rental quote</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> (of the original rental) and </w:t>
+        <w:t xml:space="preserve">Rental prices per domain </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">for a specific set</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. The tariff is linear in the number of sites and in hours, so a "price per domain" detached from the set does not exist: ask for the quote with exactly the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
           <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         </w:rPr>
         <w:t xml:space="preserve">period</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">.</w:t>
-[...123 lines deleted...]
-        <w:t xml:space="preserve"> field:</w:t>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sites</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> you are going to order with.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">HTTP</w:t>
+              <w:t xml:space="preserve">Parameter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">code</w:t>
+              <w:t xml:space="preserve">Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">When</w:t>
+              <w:t xml:space="preserve">Required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:tc>
-[...11 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAD_KEY</w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Key missing, not found, or inactive</w:t>
+              <w:t xml:space="preserve">period</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">int</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">no</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Hours, 12..24 (default 12)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:tc>
-[...11 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
               </w:rPr>
-              <w:t xml:space="preserve">BANNED</w:t>
-[...321 lines deleted...]
-              <w:t xml:space="preserve">Per-key rate limit exceeded</w:t>
+              <w:t xml:space="preserve">sites</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">int</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">no</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Number</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> of sites, 1..50 (default 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GET https://turbon.rent/api/v1/multisiteOffers?period=24&amp;sites=2</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authorization: ApiKey YOUR_API_KEY</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Contract 2 (rental), </w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">):</w:t>
+        <w:t xml:space="preserve">Response (200):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{ "success": true, "result": [</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  { "domain": "zickmail.com", "cost": "0.0421", "currency": "USD", "count": 12 }</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] }</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">count</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — how many mailboxes of that domain are available. The price is deterministic for the triple (domain, site count, hours) and is not reserved: it does not drift on its own, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">max_cost</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multisiteOrder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> protects you from a tariff change between your two calls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Errors:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">422</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">period</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> outside 12..24, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sites</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> outside 1..50, or a non-numeric value. Out-of-range values are </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">not clamped</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: we do not silently re-price your request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multisiteOrder — order a mailbox rental</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
         </w:tblBorders>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">HTTP</w:t>
+              <w:t xml:space="preserve">Parameter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">error</w:t>
+              <w:t xml:space="preserve">Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">When</w:t>
+              <w:t xml:space="preserve">Required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
-        <w:tc>
-[...270 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
                 <w:sz w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
               </w:rPr>
-              <w:t xml:space="preserve">period</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> outside the allowed range</w:t>
+              <w:t xml:space="preserve">domain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">string</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Mailbox domain</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">429</w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">Per-key rate limit exceeded</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sites</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">string</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Comma-separated list of target sites</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">period</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">int</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Hours, 12..24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">max_cost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">string</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">no</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Price cap in USD. If the rental costs more — </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">422</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">with no charge</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">idempotency_key</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">string</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">no</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Idempotency key (see the section above)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
-    <w:p>
-[...58 lines deleted...]
-    </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">curl -X POST "https://turbon.rent/api/v1/emails" \</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  -d "site=telegram.org" -d "domain=gmail.com"</w:t>
+        <w:t xml:space="preserve">POST https://turbon.rent/api/v1/multisiteOrder</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authorization: ApiKey YOUR_API_KEY</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Content-Type: application/x-www-form-urlencoded</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"># then poll:</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  -H "Authorization: ApiKey YOUR_API_KEY"</w:t>
+        <w:t xml:space="preserve">domain=zickmail.com&amp;sites=instagram.com,discord.com&amp;period=12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Python (requests):</w:t>
+        <w:t xml:space="preserve">Response (201):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">import time</w:t>
-[...151 lines deleted...]
-        <w:t xml:space="preserve">    time.sleep(3)</w:t>
+        <w:t xml:space="preserve">{ "success": true, "result": {</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  "id": 1000042, "email": "abc123@zickmail.com", "expire": 43200,</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  "cost": "0.0421", "currency": "USD",</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  "transaction_id": 987654, "balance_before": "5.0000", "balance_after": "4.9579"</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">} }</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">JavaScript (fetch):</w:t>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">expire</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — seconds until the rental expires. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cost</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — the amount charged, as a string (not a float: over a long period float would lose cents). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">transaction_id</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">balance_before</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">balance_after</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> point at the same operation in your </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GET /api/v1/transactions</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> history, which makes reconciliation straightforward.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Errors:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">422</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">domain</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sites</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> missing, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">period</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> outside 12..24 (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Период аренды: 12..24 часов"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">), malformed </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">max_cost</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, or the price exceeds </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">max_cost</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Цена выше переданного потолка max_cost"</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, nothing charged); </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">409</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — business decline (no mailboxes for the domain, insufficient balance).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multisiteInfo — rental status</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Request:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GET .../api/v1/multisiteInfo?id=1000042</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (+ auth header)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Response (200):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">const BASE = "https://turbon.rent/api/v1";</w:t>
-[...135 lines deleted...]
-        <w:t xml:space="preserve">}</w:t>
+        <w:t xml:space="preserve">{ "success": true, "result": { "id": 1000042, "email": "abc123@zickmail.com", "expire": 43180, "expired": false } }</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">After the period ends, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">expire</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> becomes negative and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">expired</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">true</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (the rental record stays and letters remain accessible).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Errors:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">404</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — not yours/not found.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:after="120"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">Order a mailbox rental and read letters</w:t>
+        <w:t xml:space="preserve">multisiteLetters — mailbox letters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">curl:</w:t>
+        <w:t xml:space="preserve">Request:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GET .../api/v1/multisiteLetters?id=1000042</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Response (200):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">curl -X POST "https://turbon.rent/api/v1/multisiteOrder" \</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">  -H "Authorization: ApiKey YOUR_API_KEY"</w:t>
+        <w:t xml:space="preserve">{ "success": true, "result": [</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  { "from": "noreply@discord.com", "subject": "Verify your email",</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    "data": "112233", "received_at": "2026-07-31T10:05:00Z" }</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] }</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Python (requests):</w:t>
+        <w:t xml:space="preserve">Letters are served from our database, no provider call — available after the rental ends too.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Errors:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">404</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — not yours/not found.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multisiteExtend — extend a rental</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parameter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">id</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">int</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Rental ID</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">period</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">int</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Extra hours, 12..24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">max_cost</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">string</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">no</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Price cap for the top-up, in USD</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">idempotency_key</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">string</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">no</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Idempotency key</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Response (200):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">r = requests.post(f"{BASE}/multisiteOrder", headers=HEADERS,</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">letters = r.json()["result"]</w:t>
+        <w:t xml:space="preserve">{ "success": true, "result": {</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  "ok": true, "cost": "0.0421", "currency": "USD", "expire": 86400,</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  "transaction_id": 987655, "balance_before": "4.9579", "balance_after": "4.9158"</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">} }</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">JavaScript (fetch):</w:t>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cost</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is the price of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">this extension</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (not the rental total), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">expire</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — seconds until the new deadline.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contract change (September 2026):</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the method used to return </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">result: true|false</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, with declines arriving as HTTP 200. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">result</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is now an object and a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">decline arrives as a status</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">409</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">{"success": false, "error": "..."}</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Testing the truthiness of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">result</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> no longer works: an object is always truthy — check the HTTP status or the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">success</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> field.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Errors:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">422</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">period</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> outside 12..24, malformed </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">max_cost</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, or the price exceeds it; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">404</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — not yours/not found; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">409</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — business decline (insufficient balance, rental not active, provider refusal — money refunded in that case).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multisiteReorder — new rental with the same domain/sites</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Request:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POST .../api/v1/multisiteReorder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> with </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">id</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (of the original rental) and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">period</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Also accepts </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">max_cost</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">idempotency_key</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Response (201):</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> the same object as </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multisiteOrder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (including </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cost</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">transaction_id</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">balance_before</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">balance_after</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">) — a new rental on the same domain and site list as the original.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Errors:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">404</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — the original rental is not yours/not found; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">409</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">422</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — same as </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">multisiteOrder</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Error codes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contract 1 (activations), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">code</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> field:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">HTTP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">When</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAD_KEY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Key missing, not found, or inactive</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BANNED</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Account is banned</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FORBIDDEN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Product (email activations) not enabled for the account</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">404</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NOT_FOUND</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Activation not found or belongs to another user</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NO_OFFER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">No mailboxes available for </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">site</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">domain</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> (incl. insufficient balance)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CANNOT_CANCEL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Activation already closed — cannot cancel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IDEMPOTENCY_IN_PROGRESS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">A request with this </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">idempotency_key</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> is still running</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">422</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAD_PARAMS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Required parameters missing, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">count</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> outside 1..10, or </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">idempotency_key</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> longer than 128 chars</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">429</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CHANNEL_LIMIT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Per-key rate limit exceeded</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contract 2 (rental), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">error</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> field (no </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">code</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">):</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C6C9CF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">HTTP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">error</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E9ED"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">When</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">401</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">"Bad API key"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Key missing, not found, or inactive</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">"Account is banned"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Account is banned</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">403</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">"Product disabled"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Product (mailbox rental) not enabled for the account</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">404</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">"Rental not found"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Rental is not yours or doesn't exist</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">reason text</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Business decline (no mailboxes for the domain, insufficient balance)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">422</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">"domain and sites required"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Required parameters missing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">422</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">"Период аренды: 12..24 часов"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">period</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> outside the allowed range</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">422</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">"Цена выше переданного потолка max_cost"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Price exceeded </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">max_cost</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> — </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">nothing was charged</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">409</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">"Request with this idempotency_key is still in progress"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">A request with this </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+                <w:sz w:val="18"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">idempotency_key</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> is still running</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">429</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">"Rate limit exceeded"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Per-key rate limit exceeded</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="1"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examples</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The key in every example is a placeholder, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        </w:rPr>
+        <w:t xml:space="preserve">YOUR_API_KEY</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> — replace it with your own.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Buy an activation and wait for the code</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">curl:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
           <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
+        <w:t xml:space="preserve">curl -X POST "https://turbon.rent/api/v1/emails" \</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -H "Authorization: ApiKey YOUR_API_KEY" \</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -d "site=telegram.org" -d "domain=gmail.com"</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"># then poll:</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">curl "https://turbon.rent/api/v1/emails/12345" \</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -H "Authorization: ApiKey YOUR_API_KEY"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Python (requests):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">import time</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">import requests</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BASE = "https://turbon.rent/api/v1"</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HEADERS = {"Authorization": "ApiKey YOUR_API_KEY"}</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r = requests.post(f"{BASE}/emails", headers=HEADERS,</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   data={"site": "telegram.org", "domain": "gmail.com"})</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r.raise_for_status()</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">activation = r.json()["data"]</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">while True:</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    r = requests.get(f"{BASE}/emails/{activation['id']}", headers=HEADERS)</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    data = r.json()["data"]</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    if data["status"] == "DONE":</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        print("code:", data["value"])</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        break</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    if data["status"] in ("CANCEL", "TIMEOUT"):</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        raise RuntimeError(data["status"])</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    time.sleep(3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">JavaScript (fetch):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">const BASE = "https://turbon.rent/api/v1";</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">const HEADERS = { "Authorization": "ApiKey YOUR_API_KEY" };</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">async function buyAndWaitCode(site, domain) {</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  const created = await fetch(`${BASE}/emails`, {</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    method: "POST",</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    headers: { ...HEADERS, "Content-Type": "application/x-www-form-urlencoded" },</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    body: new URLSearchParams({ site, domain }),</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  }).then(r =&gt; r.json());</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  const id = created.data.id;</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  while (true) {</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    const { data } = await fetch(`${BASE}/emails/${id}`, { headers: HEADERS }).then(r =&gt; r.json());</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    if (data.status === "DONE") return data.value;</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    if (data.status === "CANCEL" || data.status === "TIMEOUT") throw new Error(data.status);</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    await new Promise(res =&gt; setTimeout(res, 3000));</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  }</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">}</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:before="240" w:after="120"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Order a mailbox rental and read letters</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">curl:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">curl -X POST "https://turbon.rent/api/v1/multisiteOrder" \</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -H "Authorization: ApiKey YOUR_API_KEY" \</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -d "domain=zickmail.com" -d "sites=instagram.com,discord.com" -d "period=12"</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">curl "https://turbon.rent/api/v1/multisiteLetters?id=1000042" \</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  -H "Authorization: ApiKey YOUR_API_KEY"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Python (requests):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r = requests.post(f"{BASE}/multisiteOrder", headers=HEADERS,</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   data={"domain": "zickmail.com", "sites": "instagram.com,discord.com", "period": 12})</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">order = r.json()["result"]</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r = requests.get(f"{BASE}/multisiteLetters", headers=HEADERS, params={"id": order["id"]})</w:t>
+      </w:r>
+      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">letters = r.json()["result"]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">JavaScript (fetch):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F3F5"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:bottom w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:left w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+          <w:right w:val="single" w:sz="6" w:space="4" w:color="D0D3D9"/>
+        </w:pBdr>
+        <w:spacing w:before="60" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
         <w:t xml:space="preserve">const order = await fetch(`${BASE}/multisiteOrder`, {</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  method: "POST",</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  headers: { ...HEADERS, "Content-Type": "application/x-www-form-urlencoded" },</w:t>
       </w:r>
       <w:br/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas" w:cs="Consolas"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">  body: new URLSearchParams({ domain: "zickmail.com", sites: "instagram.com,discord.com", period: 12 }),</w:t>